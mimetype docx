--- v0 (2025-10-09)
+++ v1 (2026-08-14)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...17 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="834"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE2BDF" w14:paraId="35BD2992" w14:textId="77777777" w:rsidTr="0096581F">
         <w:tc>
@@ -2733,106 +2734,237 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37EC78F2" w14:textId="77777777" w:rsidR="0096581F" w:rsidRDefault="0096581F" w:rsidP="001C4033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C0D1939" w14:textId="77777777" w:rsidR="00BF4C52" w:rsidRPr="003C270D" w:rsidRDefault="00BF4C52" w:rsidP="00A74957">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8D87B5" w14:textId="77777777" w:rsidR="001D6A67" w:rsidRPr="000E094A" w:rsidRDefault="009E2107" w:rsidP="0096581F">
+    <w:p w14:paraId="19F62B44" w14:textId="046722E8" w:rsidR="002B5AFA" w:rsidRDefault="009E2107" w:rsidP="002B5AFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="-202" w:left="-424" w:rightChars="-270" w:right="-567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">■剽窃チェック　</w:t>
       </w:r>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>実施時期　　  年　　月　　日</w:t>
       </w:r>
       <w:r w:rsidR="0056045A" w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>方法　□</w:t>
+        <w:t>方法</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E094A">
+      <w:r w:rsidR="002B5AFA" w:rsidRPr="000E094A">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>iThenticate</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　□その他(             　　  )</w:t>
+        <w:t xml:space="preserve">(   </w:t>
+      </w:r>
+      <w:r w:rsidR="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E094A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E094A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        　  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299C0917" w14:textId="77777777" w:rsidR="000641A2" w:rsidRPr="000E094A" w:rsidRDefault="000641A2" w:rsidP="0096581F">
+    <w:p w14:paraId="2D8D87B5" w14:textId="00DCBDFF" w:rsidR="001D6A67" w:rsidRPr="004223A2" w:rsidRDefault="004223A2" w:rsidP="004223A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:ind w:rightChars="-270" w:right="-567"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>※剽窃チェックは原則投稿前に</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AFA" w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Corresponding author</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AFA" w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>が実施</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>方法には使用ソフトウェア名</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(例：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>iThenticate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>を記載</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299C0917" w14:textId="77777777" w:rsidR="000641A2" w:rsidRPr="000E094A" w:rsidRDefault="000641A2" w:rsidP="002B5AFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4395"/>
+        </w:tabs>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="-202" w:left="-424" w:rightChars="-270" w:right="-567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">■データの管理　</w:t>
       </w:r>
       <w:r w:rsidR="0056045A" w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">記録媒体　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="0056045A" w:rsidRPr="000E094A">
@@ -2853,171 +2985,187 @@
       <w:r w:rsidR="0096581F" w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="007B18E2" w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidR="0056045A" w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62158521" w14:textId="77777777" w:rsidR="0096581F" w:rsidRPr="0096581F" w:rsidRDefault="0096581F" w:rsidP="0096581F">
+    <w:p w14:paraId="62158521" w14:textId="77777777" w:rsidR="0096581F" w:rsidRPr="0096581F" w:rsidRDefault="0096581F" w:rsidP="002B5AFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="-202" w:left="-424" w:rightChars="-270" w:right="-567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004223A2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■管理責任者　　</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">■管理責任者　　　　　　　　　　　　　　　</w:t>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">(例：○○学研究室　</w:t>
       </w:r>
       <w:r w:rsidR="007B18E2" w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１号館〇階〇号室　書棚</w:t>
       </w:r>
       <w:r w:rsidRPr="000E094A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0096581F" w:rsidRPr="0096581F" w:rsidSect="00203AF1">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="567" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24D3FD43" w14:textId="77777777" w:rsidR="003D2C91" w:rsidRDefault="003D2C91" w:rsidP="000D5893">
+    <w:p w14:paraId="77A316F2" w14:textId="77777777" w:rsidR="00F43C67" w:rsidRDefault="00F43C67" w:rsidP="000D5893">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0612BF6C" w14:textId="77777777" w:rsidR="003D2C91" w:rsidRDefault="003D2C91" w:rsidP="000D5893">
+    <w:p w14:paraId="0C7BC919" w14:textId="77777777" w:rsidR="00F43C67" w:rsidRDefault="00F43C67" w:rsidP="000D5893">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="601D2AED" w14:textId="77777777" w:rsidR="00203AF1" w:rsidRDefault="00203AF1">
+  <w:p w14:paraId="15CFB79C" w14:textId="77777777" w:rsidR="00576F14" w:rsidRDefault="00576F14">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E982A6F" w14:textId="77777777" w:rsidR="000641A2" w:rsidRDefault="000641A2" w:rsidP="00457755">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
       </w:tabs>
       <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-270" w:right="-567"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2EA0DD1C" w14:textId="77777777" w:rsidR="00635EA6" w:rsidRPr="00635EA6" w:rsidRDefault="00A74957" w:rsidP="00A74957">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
@@ -3224,80 +3372,80 @@
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>(自署)</w:t>
     </w:r>
     <w:r w:rsidR="00635EA6" w:rsidRPr="00C5628A">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
     <w:r w:rsidR="00635EA6" w:rsidRPr="00635EA6">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72DB0D27" w14:textId="77777777" w:rsidR="00203AF1" w:rsidRDefault="00203AF1">
+  <w:p w14:paraId="0F94B42D" w14:textId="77777777" w:rsidR="00576F14" w:rsidRDefault="00576F14">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38FADEBC" w14:textId="77777777" w:rsidR="003D2C91" w:rsidRDefault="003D2C91" w:rsidP="000D5893">
+    <w:p w14:paraId="7F86DC97" w14:textId="77777777" w:rsidR="00F43C67" w:rsidRDefault="00F43C67" w:rsidP="000D5893">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2573841D" w14:textId="77777777" w:rsidR="003D2C91" w:rsidRDefault="003D2C91" w:rsidP="000D5893">
+    <w:p w14:paraId="15C80F1D" w14:textId="77777777" w:rsidR="00F43C67" w:rsidRDefault="00F43C67" w:rsidP="000D5893">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CB91418" w14:textId="77777777" w:rsidR="00203AF1" w:rsidRDefault="00203AF1">
+  <w:p w14:paraId="2ABE14F2" w14:textId="77777777" w:rsidR="00576F14" w:rsidRDefault="00576F14">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42B6E899" w14:textId="77777777" w:rsidR="00BF4C52" w:rsidRPr="00635EA6" w:rsidRDefault="00BF4C52" w:rsidP="00BF4C52">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B3010A">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>学位論文におけるオーサーシップ</w:t>
@@ -3663,239 +3811,246 @@
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>大学におけるオーサーシップ・ポリシーに基づき、著者全員の協力により執筆された</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="46E66AD0" w14:textId="77777777" w:rsidR="00BF4C52" w:rsidRPr="00BF4C52" w:rsidRDefault="00BF4C52" w:rsidP="00BF4C52">
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:firstLineChars="100" w:firstLine="210"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00635EA6">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>論文であることをご報告いたします。また、各著者の貢献内</w:t>
     </w:r>
     <w:r w:rsidR="00457755" w:rsidRPr="00635EA6">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>容</w:t>
     </w:r>
-    <w:r w:rsidR="00457755" w:rsidRPr="0056045A">
+    <w:r w:rsidR="00457755" w:rsidRPr="00576F14">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-        <w:b/>
-        <w:highlight w:val="lightGray"/>
+        <w:bCs/>
       </w:rPr>
       <w:t>及び</w:t>
     </w:r>
-    <w:r w:rsidR="00B3010A" w:rsidRPr="0056045A">
+    <w:r w:rsidR="00B3010A" w:rsidRPr="00576F14">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-        <w:b/>
-        <w:highlight w:val="lightGray"/>
+        <w:bCs/>
       </w:rPr>
       <w:t>データ</w:t>
     </w:r>
-    <w:r w:rsidR="00457755" w:rsidRPr="0056045A">
+    <w:r w:rsidR="00457755" w:rsidRPr="00576F14">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-        <w:b/>
-        <w:highlight w:val="lightGray"/>
+        <w:bCs/>
       </w:rPr>
       <w:t>管理状況</w:t>
     </w:r>
     <w:r w:rsidRPr="00635EA6">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>を以下に記します。</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EEC5A8B" w14:textId="77777777" w:rsidR="00203AF1" w:rsidRDefault="00203AF1">
+  <w:p w14:paraId="58B5CFAD" w14:textId="77777777" w:rsidR="00576F14" w:rsidRDefault="00576F14">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C66F7"/>
+    <w:rsid w:val="000101C6"/>
     <w:rsid w:val="000238F4"/>
     <w:rsid w:val="00054B7E"/>
     <w:rsid w:val="00063AB3"/>
     <w:rsid w:val="000641A2"/>
     <w:rsid w:val="00076FEB"/>
     <w:rsid w:val="000D53C8"/>
     <w:rsid w:val="000D5893"/>
     <w:rsid w:val="000E094A"/>
     <w:rsid w:val="000F5D28"/>
     <w:rsid w:val="000F6F8E"/>
     <w:rsid w:val="00101F2C"/>
     <w:rsid w:val="001127D8"/>
     <w:rsid w:val="001C4033"/>
     <w:rsid w:val="001D4067"/>
     <w:rsid w:val="001D6A67"/>
     <w:rsid w:val="00203AF1"/>
     <w:rsid w:val="00266135"/>
     <w:rsid w:val="002A3C3B"/>
     <w:rsid w:val="002B102F"/>
+    <w:rsid w:val="002B5AFA"/>
     <w:rsid w:val="002C66F7"/>
     <w:rsid w:val="002D5B4E"/>
     <w:rsid w:val="003431E8"/>
     <w:rsid w:val="00383A76"/>
     <w:rsid w:val="003B6B3B"/>
     <w:rsid w:val="003C270D"/>
     <w:rsid w:val="003D2C91"/>
     <w:rsid w:val="0042035D"/>
+    <w:rsid w:val="004223A2"/>
     <w:rsid w:val="004244BA"/>
     <w:rsid w:val="00447664"/>
     <w:rsid w:val="00457755"/>
     <w:rsid w:val="00484C86"/>
     <w:rsid w:val="004C543B"/>
     <w:rsid w:val="004E090E"/>
     <w:rsid w:val="00505F82"/>
     <w:rsid w:val="0052067E"/>
     <w:rsid w:val="0056045A"/>
     <w:rsid w:val="005664D3"/>
+    <w:rsid w:val="00576F14"/>
     <w:rsid w:val="005D3EC4"/>
     <w:rsid w:val="00635EA6"/>
+    <w:rsid w:val="00675F57"/>
     <w:rsid w:val="0069213B"/>
     <w:rsid w:val="006D3D0D"/>
     <w:rsid w:val="00713D1A"/>
+    <w:rsid w:val="007707E7"/>
     <w:rsid w:val="007A090A"/>
     <w:rsid w:val="007B18E2"/>
     <w:rsid w:val="00826972"/>
     <w:rsid w:val="00874325"/>
     <w:rsid w:val="0088634E"/>
     <w:rsid w:val="008D630C"/>
     <w:rsid w:val="008D6BB2"/>
+    <w:rsid w:val="008E12FA"/>
     <w:rsid w:val="00932A4F"/>
     <w:rsid w:val="0096581F"/>
     <w:rsid w:val="009E2107"/>
     <w:rsid w:val="00A30D00"/>
     <w:rsid w:val="00A55109"/>
     <w:rsid w:val="00A74957"/>
     <w:rsid w:val="00B00262"/>
     <w:rsid w:val="00B3010A"/>
     <w:rsid w:val="00B475F2"/>
     <w:rsid w:val="00BA5CC1"/>
     <w:rsid w:val="00BE2BDF"/>
     <w:rsid w:val="00BF4C52"/>
     <w:rsid w:val="00C146F7"/>
     <w:rsid w:val="00C51A2C"/>
     <w:rsid w:val="00C5628A"/>
     <w:rsid w:val="00C66036"/>
     <w:rsid w:val="00C8286E"/>
     <w:rsid w:val="00CB0AE2"/>
     <w:rsid w:val="00CB544D"/>
     <w:rsid w:val="00CC0B22"/>
     <w:rsid w:val="00CC100C"/>
     <w:rsid w:val="00CD47D0"/>
     <w:rsid w:val="00D43146"/>
     <w:rsid w:val="00DC4B3F"/>
     <w:rsid w:val="00E04360"/>
     <w:rsid w:val="00E27C8F"/>
     <w:rsid w:val="00E34EF5"/>
+    <w:rsid w:val="00E54C65"/>
     <w:rsid w:val="00E805E0"/>
     <w:rsid w:val="00EB4060"/>
     <w:rsid w:val="00EE331D"/>
+    <w:rsid w:val="00F115B2"/>
     <w:rsid w:val="00F22AB6"/>
+    <w:rsid w:val="00F43C67"/>
     <w:rsid w:val="00F960EF"/>
     <w:rsid w:val="00FA1A91"/>
     <w:rsid w:val="00FD0625"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="527864E6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{241FCAB6-24A0-4D39-8B09-5EBD8F979632}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -4463,51 +4618,52 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1219125853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId11" Target="header3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId12" Target="footer3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId13" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId14" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId8" Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId9" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4761,87 +4917,88 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3C0C7DF-66F9-4829-B2FE-6C6D89BFBE68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>66</Words>
-  <Characters>379</Characters>
+  <Words>76</Words>
+  <Characters>434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>15_学位論文におけるオーサーシップ報告書、データ管理報告書.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>444</CharactersWithSpaces>
+  <CharactersWithSpaces>509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>15_学位論文におけるオーサーシップ報告書、データ管理報告書.docx</dc:title>
   <dc:creator>鈴木 健司</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-  <dc:title>15_学位論文におけるオーサーシップ報告書、データ管理報告書.docx</dc:title>
 </cp:coreProperties>
 </file>