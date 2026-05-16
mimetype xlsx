--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://showaitc-my.sharepoint.com/personal/f-ishikawa_showa-u_ac_jp/Documents/2025年度遺伝子組換え実験室/16S受託解析/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\f-ish\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{06E61A5C-E784-4C92-B8AB-478DAFC897B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7A47BA4B-5140-4344-B43A-5B602920ED1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3015" yWindow="4147" windowWidth="21600" windowHeight="11333" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="28996" windowHeight="15675" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼書" sheetId="1" r:id="rId1"/>
     <sheet name="検体情報_16S" sheetId="2" r:id="rId2"/>
     <sheet name="16S_サマリーシート" sheetId="5" state="hidden" r:id="rId3"/>
     <sheet name="検体情報_ショットガン" sheetId="6" r:id="rId4"/>
     <sheet name="ショットガン_サマリーシート " sheetId="8" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">依頼書!$A$1:$AC$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">依頼書!$A$1:$AC$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">検体情報_16S!$A$1:$M$109</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">検体情報_ショットガン!$A$1:$M$109</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L97" i="8" l="1"/>
   <c r="K97" i="8"/>
   <c r="J97" i="8"/>
@@ -1981,51 +1981,51 @@
   <c r="G3" i="5"/>
   <c r="F3" i="5"/>
   <c r="E3" i="5"/>
   <c r="D3" i="5"/>
   <c r="C3" i="5"/>
   <c r="L2" i="5"/>
   <c r="K2" i="5"/>
   <c r="J2" i="5"/>
   <c r="I2" i="5"/>
   <c r="H2" i="5"/>
   <c r="G2" i="5"/>
   <c r="F2" i="5"/>
   <c r="E2" i="5"/>
   <c r="D2" i="5"/>
   <c r="C2" i="5"/>
   <c r="L1" i="5"/>
   <c r="K1" i="5"/>
   <c r="J1" i="5"/>
   <c r="I1" i="5"/>
   <c r="C6" i="2"/>
   <c r="C5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="168">
   <si>
     <t>年</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>（フリガナ）</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
     <t>所属</t>
   </si>
   <si>
     <t>所在地</t>
   </si>
   <si>
     <t>〒</t>
   </si>
   <si>
@@ -2697,50 +2697,74 @@
     <rPh sb="45" eb="47">
       <t>ジシン</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="50" eb="51">
       <t>ゴ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>セイセイ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>バアイ</t>
     </rPh>
     <rPh sb="93" eb="95">
       <t>バアイ</t>
     </rPh>
     <rPh sb="102" eb="104">
       <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>16S rRNA解析（細菌叢解析）／ショットガンメタゲノム解析　発注依頼書</t>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>支払資金</t>
+    <rPh sb="0" eb="4">
+      <t>シハライシキン</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>大学研究費</t>
+    <rPh sb="0" eb="5">
+      <t>ダイガクケンキュウヒ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>外部資金（科研費等）</t>
+    <rPh sb="0" eb="4">
+      <t>ガイブシキン</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>カケンヒトウ</t>
+    </rPh>
     <phoneticPr fontId="20"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -3849,51 +3873,51 @@
       </top>
       <bottom/>
       <diagonal style="thin">
         <color rgb="FF000000"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal style="thin">
         <color rgb="FF000000"/>
       </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="216">
+  <cellXfs count="219">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4498,50 +4522,59 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4809,54 +4842,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BM27"/>
+  <dimension ref="A1:BM28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:AC3"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="4" max="4" width="4.265625" customWidth="1"/>
     <col min="6" max="6" width="1.86328125" customWidth="1"/>
     <col min="7" max="7" width="2.73046875" customWidth="1"/>
     <col min="8" max="13" width="3.265625" customWidth="1"/>
     <col min="14" max="14" width="5.1328125" customWidth="1"/>
     <col min="15" max="18" width="3.265625" customWidth="1"/>
     <col min="19" max="19" width="6.265625" customWidth="1"/>
     <col min="20" max="21" width="3.265625" customWidth="1"/>
     <col min="22" max="22" width="6.86328125" customWidth="1"/>
     <col min="23" max="23" width="3.265625" customWidth="1"/>
     <col min="24" max="24" width="5" customWidth="1"/>
     <col min="25" max="27" width="3.265625" customWidth="1"/>
     <col min="28" max="28" width="5.265625" customWidth="1"/>
     <col min="29" max="29" width="4.265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="5" customFormat="1" ht="18" customHeight="1">
       <c r="A1" s="119"/>
       <c r="B1" s="120"/>
       <c r="C1" s="120"/>
@@ -5620,364 +5653,411 @@
         <v>162</v>
       </c>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="86" t="s">
         <v>11</v>
       </c>
       <c r="R23" s="86"/>
       <c r="S23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="23"/>
       <c r="U23" s="87"/>
       <c r="V23" s="87"/>
       <c r="W23" s="87"/>
       <c r="X23" s="87"/>
       <c r="Y23" s="87"/>
       <c r="Z23" s="87"/>
       <c r="AA23" s="87"/>
       <c r="AB23" s="87"/>
       <c r="AC23" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AH23" s="1"/>
     </row>
-    <row r="24" spans="1:65" ht="18" customHeight="1">
-      <c r="A24" s="80">
+    <row r="24" spans="1:65" ht="25.9" customHeight="1">
+      <c r="A24" s="62">
         <v>6</v>
       </c>
-      <c r="B24" s="83" t="s">
+      <c r="B24" s="88" t="s">
+        <v>165</v>
+      </c>
+      <c r="C24" s="88"/>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88"/>
+      <c r="F24" s="88"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="99" t="s">
+        <v>11</v>
+      </c>
+      <c r="I24" s="86"/>
+      <c r="J24" s="79" t="s">
+        <v>166</v>
+      </c>
+      <c r="K24" s="217"/>
+      <c r="L24" s="216"/>
+      <c r="M24" s="216"/>
+      <c r="N24" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="O24" s="86"/>
+      <c r="P24" s="79" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q24" s="216"/>
+      <c r="R24" s="216"/>
+      <c r="S24" s="217"/>
+      <c r="T24" s="217"/>
+      <c r="U24" s="218"/>
+      <c r="V24" s="218"/>
+      <c r="W24" s="218"/>
+      <c r="X24" s="218"/>
+      <c r="Y24" s="218"/>
+      <c r="Z24" s="218"/>
+      <c r="AA24" s="218"/>
+      <c r="AB24" s="218"/>
+      <c r="AC24" s="28"/>
+      <c r="AH24" s="1"/>
+    </row>
+    <row r="25" spans="1:65" ht="18" customHeight="1">
+      <c r="A25" s="80">
+        <v>7</v>
+      </c>
+      <c r="B25" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="83"/>
-[...143 lines deleted...]
-      <c r="AC26" s="110"/>
+      <c r="C25" s="83"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="83"/>
+      <c r="H25" s="102"/>
+      <c r="I25" s="103"/>
+      <c r="J25" s="103"/>
+      <c r="K25" s="103"/>
+      <c r="L25" s="103"/>
+      <c r="M25" s="103"/>
+      <c r="N25" s="103"/>
+      <c r="O25" s="103"/>
+      <c r="P25" s="103"/>
+      <c r="Q25" s="103"/>
+      <c r="R25" s="103"/>
+      <c r="S25" s="103"/>
+      <c r="T25" s="103"/>
+      <c r="U25" s="103"/>
+      <c r="V25" s="103"/>
+      <c r="W25" s="103"/>
+      <c r="X25" s="103"/>
+      <c r="Y25" s="103"/>
+      <c r="Z25" s="103"/>
+      <c r="AA25" s="103"/>
+      <c r="AB25" s="103"/>
+      <c r="AC25" s="104"/>
+      <c r="AL25" s="97"/>
+      <c r="AM25" s="97"/>
+      <c r="AN25" s="97"/>
+      <c r="AO25" s="97"/>
+      <c r="AP25" s="97"/>
+      <c r="AQ25" s="97"/>
+      <c r="AR25" s="97"/>
+      <c r="AS25" s="97"/>
+      <c r="AT25" s="97"/>
+      <c r="AU25" s="97"/>
+      <c r="AV25" s="97"/>
+      <c r="AW25" s="97"/>
+      <c r="AX25" s="97"/>
+      <c r="AY25" s="97"/>
+      <c r="AZ25" s="97"/>
+      <c r="BA25" s="97"/>
+      <c r="BB25" s="97"/>
+      <c r="BC25" s="97"/>
+      <c r="BD25" s="97"/>
+      <c r="BE25" s="97"/>
+      <c r="BF25" s="97"/>
+      <c r="BG25" s="97"/>
+      <c r="BH25" s="97"/>
+      <c r="BI25" s="97"/>
+      <c r="BJ25" s="97"/>
+      <c r="BK25" s="97"/>
+      <c r="BL25" s="97"/>
+      <c r="BM25" s="97"/>
+    </row>
+    <row r="26" spans="1:65" ht="18" customHeight="1">
+      <c r="A26" s="81"/>
+      <c r="B26" s="84"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="84"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="84"/>
+      <c r="H26" s="105"/>
+      <c r="I26" s="106"/>
+      <c r="J26" s="106"/>
+      <c r="K26" s="106"/>
+      <c r="L26" s="106"/>
+      <c r="M26" s="106"/>
+      <c r="N26" s="106"/>
+      <c r="O26" s="106"/>
+      <c r="P26" s="106"/>
+      <c r="Q26" s="106"/>
+      <c r="R26" s="106"/>
+      <c r="S26" s="106"/>
+      <c r="T26" s="106"/>
+      <c r="U26" s="106"/>
+      <c r="V26" s="106"/>
+      <c r="W26" s="106"/>
+      <c r="X26" s="106"/>
+      <c r="Y26" s="106"/>
+      <c r="Z26" s="106"/>
+      <c r="AA26" s="106"/>
+      <c r="AB26" s="106"/>
+      <c r="AC26" s="107"/>
       <c r="AL26" s="14"/>
       <c r="AM26" s="111"/>
       <c r="AN26" s="111"/>
       <c r="AO26" s="111"/>
       <c r="AP26" s="111"/>
       <c r="AQ26" s="111"/>
       <c r="AR26" s="111"/>
       <c r="AS26" s="111"/>
       <c r="AT26" s="111"/>
       <c r="AU26" s="111"/>
       <c r="AV26" s="111"/>
       <c r="AW26" s="111"/>
       <c r="AX26" s="111"/>
       <c r="AY26" s="111"/>
       <c r="AZ26" s="111"/>
       <c r="BA26" s="111"/>
       <c r="BB26" s="111"/>
       <c r="BC26" s="111"/>
       <c r="BD26" s="111"/>
       <c r="BE26" s="111"/>
       <c r="BF26" s="111"/>
       <c r="BG26" s="111"/>
       <c r="BH26" s="111"/>
       <c r="BI26" s="111"/>
       <c r="BJ26" s="111"/>
       <c r="BK26" s="111"/>
       <c r="BL26" s="111"/>
       <c r="BM26" s="111"/>
     </row>
-    <row r="27" spans="1:65" ht="18" customHeight="1">
-[...3 lines deleted...]
-      <c r="B27" s="153" t="s">
+    <row r="27" spans="1:65" ht="14.25" customHeight="1">
+      <c r="A27" s="82"/>
+      <c r="B27" s="85"/>
+      <c r="C27" s="85"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="109"/>
+      <c r="J27" s="109"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="109"/>
+      <c r="M27" s="109"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="109"/>
+      <c r="P27" s="109"/>
+      <c r="Q27" s="109"/>
+      <c r="R27" s="109"/>
+      <c r="S27" s="109"/>
+      <c r="T27" s="109"/>
+      <c r="U27" s="109"/>
+      <c r="V27" s="109"/>
+      <c r="W27" s="109"/>
+      <c r="X27" s="109"/>
+      <c r="Y27" s="109"/>
+      <c r="Z27" s="109"/>
+      <c r="AA27" s="109"/>
+      <c r="AB27" s="109"/>
+      <c r="AC27" s="110"/>
+      <c r="AL27" s="14"/>
+      <c r="AM27" s="111"/>
+      <c r="AN27" s="111"/>
+      <c r="AO27" s="111"/>
+      <c r="AP27" s="111"/>
+      <c r="AQ27" s="111"/>
+      <c r="AR27" s="111"/>
+      <c r="AS27" s="111"/>
+      <c r="AT27" s="111"/>
+      <c r="AU27" s="111"/>
+      <c r="AV27" s="111"/>
+      <c r="AW27" s="111"/>
+      <c r="AX27" s="111"/>
+      <c r="AY27" s="111"/>
+      <c r="AZ27" s="111"/>
+      <c r="BA27" s="111"/>
+      <c r="BB27" s="111"/>
+      <c r="BC27" s="111"/>
+      <c r="BD27" s="111"/>
+      <c r="BE27" s="111"/>
+      <c r="BF27" s="111"/>
+      <c r="BG27" s="111"/>
+      <c r="BH27" s="111"/>
+      <c r="BI27" s="111"/>
+      <c r="BJ27" s="111"/>
+      <c r="BK27" s="111"/>
+      <c r="BL27" s="111"/>
+      <c r="BM27" s="111"/>
+    </row>
+    <row r="28" spans="1:65" ht="18" customHeight="1">
+      <c r="A28" s="34">
+        <v>8</v>
+      </c>
+      <c r="B28" s="153" t="s">
         <v>154</v>
       </c>
-      <c r="C27" s="153"/>
-[...14 lines deleted...]
-      <c r="P27" s="35" t="s">
+      <c r="C28" s="153"/>
+      <c r="D28" s="153"/>
+      <c r="E28" s="153"/>
+      <c r="F28" s="153"/>
+      <c r="G28" s="154"/>
+      <c r="H28" s="155"/>
+      <c r="I28" s="156"/>
+      <c r="J28" s="156"/>
+      <c r="K28" s="156"/>
+      <c r="L28" s="156"/>
+      <c r="M28" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="156"/>
+      <c r="O28" s="156"/>
+      <c r="P28" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="Q27" s="156"/>
-[...1 lines deleted...]
-      <c r="S27" s="92" t="s">
+      <c r="Q28" s="156"/>
+      <c r="R28" s="156"/>
+      <c r="S28" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="T27" s="157"/>
-[...35 lines deleted...]
-      <c r="BM27" s="101"/>
+      <c r="T28" s="157"/>
+      <c r="U28" s="90"/>
+      <c r="V28" s="91"/>
+      <c r="W28" s="74"/>
+      <c r="X28" s="36"/>
+      <c r="Y28" s="90"/>
+      <c r="Z28" s="91"/>
+      <c r="AA28" s="92"/>
+      <c r="AB28" s="92"/>
+      <c r="AC28" s="93"/>
+      <c r="AM28" s="100"/>
+      <c r="AN28" s="100"/>
+      <c r="AO28" s="101"/>
+      <c r="AP28" s="101"/>
+      <c r="AQ28" s="101"/>
+      <c r="AR28" s="101"/>
+      <c r="AS28" s="101"/>
+      <c r="AT28" s="101"/>
+      <c r="AU28" s="101"/>
+      <c r="AV28" s="101"/>
+      <c r="AW28" s="101"/>
+      <c r="AX28" s="101"/>
+      <c r="AY28" s="101"/>
+      <c r="AZ28" s="101"/>
+      <c r="BA28" s="101"/>
+      <c r="BB28" s="101"/>
+      <c r="BC28" s="101"/>
+      <c r="BD28" s="101"/>
+      <c r="BE28" s="101"/>
+      <c r="BF28" s="101"/>
+      <c r="BG28" s="101"/>
+      <c r="BH28" s="101"/>
+      <c r="BI28" s="101"/>
+      <c r="BJ28" s="101"/>
+      <c r="BK28" s="101"/>
+      <c r="BL28" s="101"/>
+      <c r="BM28" s="101"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
-  <mergeCells count="58">
+  <mergeCells count="61">
     <mergeCell ref="A4:AC4"/>
     <mergeCell ref="B21:AB21"/>
-    <mergeCell ref="B27:G27"/>
-[...4 lines deleted...]
-    <mergeCell ref="U27:V27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="U28:V28"/>
     <mergeCell ref="B15:AC15"/>
     <mergeCell ref="H8:AC8"/>
     <mergeCell ref="E9:G10"/>
     <mergeCell ref="I9:AC9"/>
     <mergeCell ref="H10:AC10"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:L5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="H7:AC7"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D16:AC16"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="L1:AC1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="A3:AC3"/>
     <mergeCell ref="A6:A12"/>
     <mergeCell ref="B6:D12"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:AC6"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="T5:AC5"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="H12:AC12"/>
     <mergeCell ref="O11:P11"/>
-    <mergeCell ref="Y27:Z27"/>
-    <mergeCell ref="AA27:AC27"/>
+    <mergeCell ref="Y28:Z28"/>
+    <mergeCell ref="AA28:AC28"/>
     <mergeCell ref="Q11:AC11"/>
     <mergeCell ref="H11:N11"/>
-    <mergeCell ref="AL24:BM24"/>
+    <mergeCell ref="AL25:BM25"/>
     <mergeCell ref="L20:N20"/>
     <mergeCell ref="H23:I23"/>
-    <mergeCell ref="AM27:AN27"/>
-[...2 lines deleted...]
-    <mergeCell ref="AM25:BM26"/>
+    <mergeCell ref="AM28:AN28"/>
+    <mergeCell ref="AO28:BM28"/>
+    <mergeCell ref="H25:AC27"/>
+    <mergeCell ref="AM26:BM27"/>
     <mergeCell ref="B13:AB14"/>
     <mergeCell ref="B22:AB22"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="H20:K20"/>
-    <mergeCell ref="A24:A26"/>
-    <mergeCell ref="B24:G26"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:G27"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="Q23:R23"/>
     <mergeCell ref="U23:AB23"/>
     <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="N24:O24"/>
   </mergeCells>
   <phoneticPr fontId="20"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B18:C18 Y27:Z27 U27:V27 AM27:AN27 B16:C16 O17 L23:M23 Q23:R23 H23:I23" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B18:C18 Y28:Z28 U28:V28 AM28:AN28 B16:C16 O17 Q23:R23 H23:I24 L23:M23 N24:O24" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"□,☑"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732282995" right="0.70866141732282995" top="0.35433070866142002" bottom="0.74803149606299002" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;Cこの用紙をコピーしてお使いください。&amp;R2508</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AG109"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="P10" sqref="P10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.265625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.73046875" style="2" customWidth="1"/>
     <col min="3" max="7" width="7.73046875" style="1" customWidth="1"/>